--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1368,51 +1368,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>SD</w:t>
+              <w:t>HD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidTr="003A27C9">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="00261921">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-57" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -10292,77 +10292,77 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Техно 24</w:t>
+              <w:t>Центральное телевидение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>SD</w:t>
+              <w:t>HD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidTr="003A27C9">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="00261921">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-57" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -10868,77 +10868,77 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Свободная позиция 109</w:t>
+              <w:t>Живая планета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>HD</w:t>
+              <w:t>SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidTr="003A27C9">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="00261921">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-57" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -15645,51 +15645,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>SD</w:t>
+              <w:t>HD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidTr="003A27C9">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="00261921">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-57" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>