--- v1 (2026-07-27)
+++ v2 (2026-09-19)
@@ -2590,51 +2590,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>1-й Мытищинский</w:t>
+              <w:t>Свободная позиция </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00261921" w:rsidRPr="00712E10" w:rsidRDefault="00261921" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -18520,51 +18520,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B3768B" w:rsidRPr="00712E10" w:rsidRDefault="00B3768B" w:rsidP="003A27C9">
             <w:pPr>
               <w:ind w:left="-52" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>1-й Мытищинский</w:t>
+              <w:t>Свободная позиция </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B3768B" w:rsidRPr="00712E10" w:rsidRDefault="00B3768B" w:rsidP="003A27C9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712E10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S40</w:t>
             </w:r>
           </w:p>